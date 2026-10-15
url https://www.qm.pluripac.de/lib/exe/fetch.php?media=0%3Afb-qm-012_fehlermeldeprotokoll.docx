--- v0 (2026-04-09)
+++ v1 (2026-10-15)
@@ -6,62 +6,65 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7D3851AE" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="005B0DAE">
+    <w:p w14:paraId="7D3851AE" w14:textId="653363E0" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="005B0DAE">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
       </w:pPr>
       <w:r w:rsidRPr="008B6464">
         <w:t>Datum / Uhrzeit:</w:t>
       </w:r>
       <w:r w:rsidRPr="008B6464">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B0609">
+        <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A26C7B" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00E06FD4" w:rsidRDefault="005B0DAE" w:rsidP="005B0DAE">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06FD4">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="773B7568" wp14:editId="3F1402C1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1733550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -323,116 +326,119 @@
               <v:line w14:anchorId="46946E71" id="Line 17" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="136.5pt,1.25pt" to="316.5pt,1.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWe56ErwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMtOiMOD2k6y7d&#10;FqDtBzCSbAuTRYFU4uTvJ6lJVmy3YT4Ikkg+vfdIr+6PkxMHQ2zRd3K5qKUwXqG2fujk68vjpzsp&#10;OILX4NCbTp4My/v1xw+rObSmwRGdNiQSiOd2Dp0cYwxtVbEazQS8wGB8CvZIE8R0pKHSBHNCn1zV&#10;1PVtNSPpQKgMc7p9eAvKdcHve6Pij75nE4XrZOIWy0pl3eW1Wq+gHQjCaNWZBvwDiwmsT49eoR4g&#10;gtiT/QtqsoqQsY8LhVOFfW+VKRqSmmX9h5rnEYIpWpI5HK428f+DVd8PG7+lTF0d/XN4QvWThcfN&#10;CH4whcDLKaTGLbNV1Ry4vZbkA4ctid38DXXKgX3E4sKxpylDJn3iWMw+Xc02xyhUumyau9u6Tj1R&#10;l1gF7aUwEMevBieRN5101mcfoIXDE8dMBNpLSr72+GidK710Xsyd/HzT3JQCRmd1DuY0pmG3cSQO&#10;kKehfEVVirxPI9x7XcBGA/rLeR/Burd9etz5sxlZfx42bneoT1u6mJTaVVieRyvPw/tzqf79A6x/&#10;AQAA//8DAFBLAwQUAAYACAAAACEABUo9L9oAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MAyG70i8Q2QkLhNLacWGStMJAb1xYTBx9RrTVjRO12Rb4enxuMDNn37r9+diNbleHWgMnWcD1/ME&#10;FHHtbceNgbfX6uoWVIjIFnvPZOCLAqzK87MCc+uP/EKHdWyUlHDI0UAb45BrHeqWHIa5H4gl+/Cj&#10;wyg4NtqOeJRy1+s0SRbaYcdyocWBHlqqP9d7ZyBUG9pV37N6lrxnjad09/j8hMZcXkz3d6AiTfFv&#10;GU76og6lOG39nm1QvYF0mckvUYYbUJIvshNvf1mXhf7vX/4AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAVnuehK8BAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEABUo9L9oAAAAHAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD25199" w14:textId="41F80BD1" w:rsidR="005B0DAE" w:rsidRPr="007525F9" w:rsidRDefault="005B0DAE" w:rsidP="007525F9">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
       </w:pPr>
       <w:r w:rsidRPr="007525F9">
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
       <w:r w:rsidRPr="007525F9">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-739330216"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007525F9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007525F9">
         <w:t xml:space="preserve"> Telefonisch</w:t>
       </w:r>
       <w:r w:rsidR="007525F9">
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="007525F9">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="007525F9">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1906336409"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007525F9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007525F9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007525F9">
         <w:t xml:space="preserve">E-Mail  </w:t>
       </w:r>
       <w:r w:rsidRPr="007525F9">
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="007525F9">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="007525F9">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="007525F9">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1528553170"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007525F9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007525F9">
         <w:t xml:space="preserve"> persönlich </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="329123F0" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="005B0DAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -511,51 +517,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3980AD03" w14:textId="6ABE0ECE" w:rsidR="005B0DAE" w:rsidRPr="00B2300C" w:rsidRDefault="005B0DAE" w:rsidP="00B2300C">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2300C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Betroffenes Gerät / Bereich / Produkt, Charge / Sonstiges</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3366B51A" w14:textId="4E70E342" w:rsidR="00B2300C" w:rsidRPr="008B6464" w:rsidRDefault="00B2300C" w:rsidP="00B2300C">
+          <w:p w14:paraId="3366B51A" w14:textId="496B43C9" w:rsidR="00B2300C" w:rsidRPr="008B6464" w:rsidRDefault="00B2300C" w:rsidP="00B2300C">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0DAE" w:rsidRPr="008B6464" w14:paraId="1CDFC4D0" w14:textId="77777777" w:rsidTr="005E588A">
         <w:trPr>
           <w:trHeight w:val="880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25CF4D93" w14:textId="77777777" w:rsidR="00E65D31" w:rsidRPr="00797639" w:rsidRDefault="00E65D31" w:rsidP="00B2300C"/>
         </w:tc>
@@ -567,123 +573,129 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C48D563" w14:textId="78E7ABFD" w:rsidR="005B0DAE" w:rsidRPr="00B2300C" w:rsidRDefault="005B0DAE" w:rsidP="00B2300C">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2300C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Fehlerbeschreibung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F8E332F" w14:textId="17EDE2E3" w:rsidR="00B2300C" w:rsidRPr="00B2300C" w:rsidRDefault="00B2300C" w:rsidP="00B2300C">
+          <w:p w14:paraId="4F8E332F" w14:textId="76F6C5D8" w:rsidR="00B2300C" w:rsidRPr="004B0609" w:rsidRDefault="00B2300C" w:rsidP="00B2300C">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0DAE" w:rsidRPr="008B6464" w14:paraId="12F3D1C9" w14:textId="77777777" w:rsidTr="005E588A">
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C874CDB" w14:textId="77777777" w:rsidR="00B2300C" w:rsidRDefault="00B2300C" w:rsidP="00B2300C"/>
           <w:p w14:paraId="3D064BD7" w14:textId="77777777" w:rsidR="00E65D31" w:rsidRDefault="00E65D31" w:rsidP="00B2300C"/>
           <w:p w14:paraId="62E554D1" w14:textId="12BBFF4D" w:rsidR="00E65D31" w:rsidRPr="00B2300C" w:rsidRDefault="00E65D31" w:rsidP="00B2300C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B2300C" w:rsidRPr="008B6464" w14:paraId="28090C21" w14:textId="77777777" w:rsidTr="00E65D31">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33A703C7" w14:textId="453F3DD6" w:rsidR="00B2300C" w:rsidRDefault="00B2300C" w:rsidP="00B2300C">
+          <w:p w14:paraId="33A703C7" w14:textId="7841D275" w:rsidR="00B2300C" w:rsidRDefault="00B2300C" w:rsidP="00B2300C">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2300C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Durchgeführte Sofortmaßnahmen</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="697BB497" w14:textId="02449AB9" w:rsidR="00B2300C" w:rsidRDefault="00B2300C" w:rsidP="00B2300C">
+              <w:t xml:space="preserve">Durchgeführte </w:t>
+            </w:r>
+            <w:r w:rsidR="004B0609">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Korrektur</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2300C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>maßnahmen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="697BB497" w14:textId="5220691F" w:rsidR="00B2300C" w:rsidRPr="004B0609" w:rsidRDefault="00B2300C" w:rsidP="00B2300C">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A197258" w14:textId="77777777" w:rsidR="00B2300C" w:rsidRPr="00B2300C" w:rsidRDefault="00B2300C" w:rsidP="00B2300C">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2EC3C92A" w14:textId="26D951C1" w:rsidR="00B2300C" w:rsidRPr="00B2300C" w:rsidRDefault="00B2300C" w:rsidP="00B2300C">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B2300C" w:rsidRPr="008B6464" w14:paraId="20BC9B3D" w14:textId="77777777" w:rsidTr="00E65D31">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
@@ -706,338 +718,345 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E9C450E" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6464">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Risikobewertung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C121861" w14:textId="4F024045" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="00E65D31">
+          <w:p w14:paraId="4C121861" w14:textId="4F024045" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="00A21CD5" w:rsidP="00E65D31">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:ind w:left="708"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1819957639"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E65D31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="008B6464">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="008B6464">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E65D31">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B6464">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="008B6464">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Unkritisch</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B6464">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="008B6464">
               <w:t>, Optimierungspotential</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D3E2976" w14:textId="77A41A0D" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="00E65D31">
+          <w:p w14:paraId="6D3E2976" w14:textId="77A41A0D" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="00A21CD5" w:rsidP="00E65D31">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:ind w:left="708"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-851100167"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E65D31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="008B6464">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="008B6464">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E65D31">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B6464">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="008B6464">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kritisch</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B6464">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="008B6464">
               <w:t>, Wiederholung ist zu verhindern</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D008B23" w14:textId="289BCF57" w:rsidR="005B0DAE" w:rsidRDefault="005B0DAE" w:rsidP="00E65D31">
+          <w:p w14:paraId="0D008B23" w14:textId="289BCF57" w:rsidR="005B0DAE" w:rsidRDefault="00A21CD5" w:rsidP="00E65D31">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:ind w:left="708"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1686479195"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E65D31">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="008B6464">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="008B6464">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E65D31">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B6464">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="008B6464">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Sehr kritisch</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B6464">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="008B6464">
               <w:t>, betroffene Chargen stellen Gefahr für Verbraucher dar</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4250FEBC" w14:textId="1E3963A8" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="005B0DAE">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:ind w:left="708"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0DAE" w:rsidRPr="008B6464" w14:paraId="1ABC857F" w14:textId="77777777" w:rsidTr="005E588A">
         <w:trPr>
           <w:trHeight w:val="651"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E9BD0A7" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="005B0DAE" w:rsidRDefault="005B0DAE" w:rsidP="005B0DAE">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0DAE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Muss der Kunde informiert werden?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AA084F6" w14:textId="4C7668BF" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="005B0DAE">
+          <w:p w14:paraId="6AA084F6" w14:textId="4C7668BF" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="00A21CD5" w:rsidP="005B0DAE">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2019302876"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="008B6464">
+                <w:r w:rsidR="005B0DAE" w:rsidRPr="008B6464">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="008B6464">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="008B6464">
               <w:t xml:space="preserve"> Ja </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B6464">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="008B6464">
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="008B6464">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="008B6464">
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1147408150"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="005B0DAE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="008B6464">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="008B6464">
               <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B19B998" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="005B0DAE" w:rsidRDefault="005B0DAE" w:rsidP="005B0DAE">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0DAE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Muss ein Rückruf erfolgen?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09E00557" w14:textId="2E31EDA4" w:rsidR="005B0DAE" w:rsidRDefault="005B0DAE" w:rsidP="005B0DAE">
+          <w:p w14:paraId="09E00557" w14:textId="2E31EDA4" w:rsidR="005B0DAE" w:rsidRDefault="00A21CD5" w:rsidP="005B0DAE">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1698382985"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="008B6464">
+                <w:r w:rsidR="005B0DAE" w:rsidRPr="008B6464">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="008B6464">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="008B6464">
               <w:t xml:space="preserve"> Ja </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B6464">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="008B6464">
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="008B6464">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="008B6464">
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1013881914"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="005B0DAE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="008B6464">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="008B6464">
               <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14F1C919" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="005B0DAE">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0DAE" w:rsidRPr="008B6464" w14:paraId="15ECEED1" w14:textId="77777777" w:rsidTr="005E588A">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D5A2291" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="001F2AE7" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
             <w:pPr>
@@ -1047,61 +1066,59 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6464">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ursachenanalyse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0DAE" w:rsidRPr="008B6464" w14:paraId="3A88EE14" w14:textId="77777777" w:rsidTr="005E588A">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D928F1C" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00B26AAA" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+          <w:p w14:paraId="3D928F1C" w14:textId="133CACA8" w:rsidR="005B0DAE" w:rsidRPr="004B0609" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0DAE" w:rsidRPr="008B6464" w14:paraId="58A893C1" w14:textId="77777777" w:rsidTr="005E588A">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="322244FE" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -1127,123 +1144,125 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67BD81F0" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00D04EDA" w:rsidRDefault="005B0DAE" w:rsidP="005B0DAE">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
             </w:pPr>
             <w:r w:rsidRPr="00D04EDA">
               <w:t>Konnte die Ursache final ermittelt werden?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C2EC0D5" w14:textId="3325C73F" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="005B0DAE">
+          <w:p w14:paraId="6C2EC0D5" w14:textId="3325C73F" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="00A21CD5" w:rsidP="005B0DAE">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1047373304"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="005B0DAE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00D04EDA">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="00D04EDA">
               <w:t xml:space="preserve"> Ja </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D04EDA">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="00D04EDA">
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D04EDA">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="00D04EDA">
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="824942060"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00D04EDA">
+                <w:r w:rsidR="005B0DAE" w:rsidRPr="00D04EDA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00D04EDA">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="00D04EDA">
               <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0DAE" w:rsidRPr="008B6464" w14:paraId="6AA69C80" w14:textId="77777777" w:rsidTr="005E588A">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A0B395B" w14:textId="73C43307" w:rsidR="005B0DAE" w:rsidRDefault="005B0DAE" w:rsidP="005B0DAE">
+          <w:p w14:paraId="4A0B395B" w14:textId="6E4438E4" w:rsidR="005B0DAE" w:rsidRDefault="005B0DAE" w:rsidP="005B0DAE">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1EDFB147" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRDefault="005B0DAE" w:rsidP="005B0DAE"/>
           <w:p w14:paraId="56392E00" w14:textId="039D9E6A" w:rsidR="00E65D31" w:rsidRPr="005B0DAE" w:rsidRDefault="00E65D31" w:rsidP="005B0DAE"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0DAE" w:rsidRPr="008B6464" w14:paraId="2A3B5679" w14:textId="77777777" w:rsidTr="005E588A">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1550" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14CEC6ED" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -1346,161 +1365,161 @@
           <w:p w14:paraId="3A5B9E58" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67D67B0B" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2AE7">
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>[Signum]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B0DAE" w:rsidRPr="008B6464" w14:paraId="656B0DF3" w14:textId="77777777" w:rsidTr="005E588A">
+      <w:tr w:rsidR="004B0609" w:rsidRPr="008B6464" w14:paraId="656B0DF3" w14:textId="77777777" w:rsidTr="005E588A">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1550" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41713500" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+          <w:p w14:paraId="41713500" w14:textId="77777777" w:rsidR="004B0609" w:rsidRPr="008B6464" w:rsidRDefault="004B0609" w:rsidP="004B0609">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6464">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Freigabe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2F0B210F" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+          <w:p w14:paraId="2F0B210F" w14:textId="2940773E" w:rsidR="004B0609" w:rsidRPr="008B6464" w:rsidRDefault="004B0609" w:rsidP="004B0609">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2AE7">
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>[Name]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5900110B" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+          <w:p w14:paraId="5900110B" w14:textId="7EBFD26C" w:rsidR="004B0609" w:rsidRPr="008B6464" w:rsidRDefault="004B0609" w:rsidP="004B0609">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2AE7">
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>[Position]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1533" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="729AAF9B" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+          <w:p w14:paraId="17FBEA98" w14:textId="77777777" w:rsidR="004B0609" w:rsidRPr="008B6464" w:rsidRDefault="004B0609" w:rsidP="004B0609">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="334FBAA1" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+          <w:p w14:paraId="334FBAA1" w14:textId="366398A5" w:rsidR="004B0609" w:rsidRPr="008B6464" w:rsidRDefault="004B0609" w:rsidP="004B0609">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2AE7">
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>[Datum]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="14B78CEE" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+          <w:p w14:paraId="2C6727DA" w14:textId="77777777" w:rsidR="004B0609" w:rsidRPr="008B6464" w:rsidRDefault="004B0609" w:rsidP="004B0609">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60A64327" w14:textId="1661144E" w:rsidR="002D3169" w:rsidRPr="002D3169" w:rsidRDefault="005B0DAE" w:rsidP="002D3169">
+          <w:p w14:paraId="60A64327" w14:textId="0C7096B6" w:rsidR="004B0609" w:rsidRPr="002D3169" w:rsidRDefault="004B0609" w:rsidP="004B0609">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2AE7">
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>[Signum]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="57031ADD" w14:textId="3A1B62C8" w:rsidR="005B0DAE" w:rsidRDefault="005B0DAE" w:rsidP="005B0DAE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
@@ -1548,53 +1567,53 @@
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2D2A663B" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00C46E33" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>B: Weiterführende Ermittlungen und Maßnahmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B0DAE" w:rsidRPr="008B6464" w14:paraId="608A1D7E" w14:textId="77777777" w:rsidTr="005E588A">
+      <w:tr w:rsidR="005B0DAE" w:rsidRPr="008B6464" w14:paraId="608A1D7E" w14:textId="77777777" w:rsidTr="004B0609">
         <w:trPr>
-          <w:trHeight w:val="342"/>
+          <w:trHeight w:val="651"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="040DFDB0" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00D500B9" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D500B9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Finale Ursachenermittlung</w:t>
             </w:r>
           </w:p>
@@ -1603,119 +1622,121 @@
           <w:tcPr>
             <w:tcW w:w="5523" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27CA03AF" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00E81820" w:rsidRDefault="005B0DAE" w:rsidP="00E81820">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E81820">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Konnte die Ursache final ermittelt werden?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BFC13A3" w14:textId="02191CDF" w:rsidR="00E81820" w:rsidRPr="00E81820" w:rsidRDefault="005B0DAE" w:rsidP="00E81820">
+          <w:p w14:paraId="0BFC13A3" w14:textId="02191CDF" w:rsidR="00E81820" w:rsidRPr="00E81820" w:rsidRDefault="00A21CD5" w:rsidP="00E81820">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1130856900"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00D500B9">
+                <w:r w:rsidR="005B0DAE" w:rsidRPr="00D500B9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00D500B9">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="00D500B9">
               <w:t xml:space="preserve"> Ja </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D500B9">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="00D500B9">
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D500B9">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="00D500B9">
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="294952304"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00D500B9">
+                <w:r w:rsidR="005B0DAE" w:rsidRPr="00D500B9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00D500B9">
+            <w:r w:rsidR="005B0DAE" w:rsidRPr="00D500B9">
               <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0DAE" w:rsidRPr="008B6464" w14:paraId="15FBA208" w14:textId="77777777" w:rsidTr="005E588A">
         <w:trPr>
           <w:trHeight w:val="1621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D9A5D57" w14:textId="37BF7F12" w:rsidR="00E81820" w:rsidRPr="00E81820" w:rsidRDefault="00E81820" w:rsidP="00E81820">
+          <w:p w14:paraId="2D9A5D57" w14:textId="0517F881" w:rsidR="00E81820" w:rsidRPr="00E81820" w:rsidRDefault="00E81820" w:rsidP="00E81820">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0DAE" w:rsidRPr="008B6464" w14:paraId="6F11CA50" w14:textId="77777777" w:rsidTr="005E588A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4925" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7183D50F" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="008B6464" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
             <w:r>
               <w:rPr>
@@ -1813,279 +1834,289 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA08B5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Signum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0DAE" w:rsidRPr="008B6464" w14:paraId="3026C346" w14:textId="77777777" w:rsidTr="005E588A">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4925" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="188B4B30" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00393056" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
-[...4 lines deleted...]
-                <w:color w:val="709FDB" w:themeColor="text2" w:themeTint="80"/>
+          <w:p w14:paraId="188B4B30" w14:textId="1EEE0160" w:rsidR="005B0DAE" w:rsidRPr="004B0609" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32D0281C" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00393056" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
-[...4 lines deleted...]
-                <w:color w:val="709FDB" w:themeColor="text2" w:themeTint="80"/>
+          <w:p w14:paraId="32D0281C" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="004B0609" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="769F926F" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00393056" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
-[...4 lines deleted...]
-                <w:color w:val="709FDB" w:themeColor="text2" w:themeTint="80"/>
+          <w:p w14:paraId="769F926F" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="004B0609" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62C1AB7A" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00393056" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
-[...4 lines deleted...]
-                <w:color w:val="709FDB" w:themeColor="text2" w:themeTint="80"/>
+          <w:p w14:paraId="62C1AB7A" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="004B0609" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADC4A9A" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00393056" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
-[...4 lines deleted...]
-                <w:color w:val="709FDB" w:themeColor="text2" w:themeTint="80"/>
+          <w:p w14:paraId="3ADC4A9A" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="004B0609" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0DAE" w:rsidRPr="008B6464" w14:paraId="3D544928" w14:textId="77777777" w:rsidTr="005E588A">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4925" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5A1E194A" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00393056" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
-[...4 lines deleted...]
-                <w:color w:val="709FDB" w:themeColor="text2" w:themeTint="80"/>
+          <w:p w14:paraId="5A1E194A" w14:textId="4B27BC08" w:rsidR="005B0DAE" w:rsidRPr="004B0609" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBD02F3" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00393056" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
-[...4 lines deleted...]
-                <w:color w:val="709FDB" w:themeColor="text2" w:themeTint="80"/>
+          <w:p w14:paraId="4FBD02F3" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="004B0609" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="212700AB" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00393056" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
-[...4 lines deleted...]
-                <w:color w:val="709FDB" w:themeColor="text2" w:themeTint="80"/>
+          <w:p w14:paraId="212700AB" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="004B0609" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7051522C" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00393056" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
-[...4 lines deleted...]
-                <w:color w:val="709FDB" w:themeColor="text2" w:themeTint="80"/>
+          <w:p w14:paraId="7051522C" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="004B0609" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ACA48B5" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00393056" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
-[...4 lines deleted...]
-                <w:color w:val="709FDB" w:themeColor="text2" w:themeTint="80"/>
+          <w:p w14:paraId="7ACA48B5" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="004B0609" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0DAE" w:rsidRPr="008B6464" w14:paraId="3B8064A0" w14:textId="77777777" w:rsidTr="005E588A">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4925" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="658751AE" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00782AE2" w:rsidRDefault="005B0DAE" w:rsidP="005E588A"/>
+          <w:p w14:paraId="658751AE" w14:textId="6104EDAA" w:rsidR="005B0DAE" w:rsidRPr="004B0609" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1219" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13556B5D" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00782AE2" w:rsidRDefault="005B0DAE" w:rsidP="005E588A"/>
+          <w:p w14:paraId="13556B5D" w14:textId="5729BFD4" w:rsidR="005B0DAE" w:rsidRPr="004B0609" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F047885" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00782AE2" w:rsidRDefault="005B0DAE" w:rsidP="005E588A"/>
+          <w:p w14:paraId="4F047885" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="004B0609" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="799066D2" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00782AE2" w:rsidRDefault="005B0DAE" w:rsidP="005E588A"/>
+          <w:p w14:paraId="799066D2" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="004B0609" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33C584B2" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="00782AE2" w:rsidRDefault="005B0DAE" w:rsidP="005E588A"/>
+          <w:p w14:paraId="33C584B2" w14:textId="77777777" w:rsidR="005B0DAE" w:rsidRPr="004B0609" w:rsidRDefault="005B0DAE" w:rsidP="005E588A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0DAE" w:rsidRPr="008B6464" w14:paraId="0B143117" w14:textId="77777777" w:rsidTr="005E588A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B4CC427" w14:textId="77777777" w:rsidR="00E81820" w:rsidRDefault="00E81820" w:rsidP="00E81820">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60614095" w14:textId="720C7411" w:rsidR="00E81820" w:rsidRPr="001D0AD1" w:rsidRDefault="005B0DAE" w:rsidP="001D0AD1">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D0AD1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ergebnis/ Wirksamkeit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DBA7FC7" w14:textId="689BBEEE" w:rsidR="001D0AD1" w:rsidRPr="001D0AD1" w:rsidRDefault="001D0AD1" w:rsidP="001D0AD1">
+          <w:p w14:paraId="6DBA7FC7" w14:textId="04143F6C" w:rsidR="001D0AD1" w:rsidRPr="001D0AD1" w:rsidRDefault="001D0AD1" w:rsidP="001D0AD1">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26DDF4C1" w14:textId="77777777" w:rsidR="001D0AD1" w:rsidRDefault="001D0AD1" w:rsidP="001D0AD1">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18E7F41E" w14:textId="77777777" w:rsidR="001D0AD1" w:rsidRDefault="001D0AD1" w:rsidP="001D0AD1">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -2122,190 +2153,193 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C: Abschluss / Prüfung der Durchführung</w:t>
             </w:r>
             <w:r w:rsidR="00130F2F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C5A7046" w14:textId="77777777" w:rsidR="00130F2F" w:rsidRDefault="00130F2F" w:rsidP="00E81820">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39FD2F15" w14:textId="078C589B" w:rsidR="00E81820" w:rsidRPr="00130F2F" w:rsidRDefault="00E81820" w:rsidP="00E65D31">
+    <w:p w14:paraId="39FD2F15" w14:textId="078C589B" w:rsidR="00E81820" w:rsidRPr="00130F2F" w:rsidRDefault="00A21CD5" w:rsidP="00E65D31">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1548913963"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00130F2F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00130F2F">
+      <w:r w:rsidR="00E81820" w:rsidRPr="00130F2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E65D31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00130F2F">
+      <w:r w:rsidR="00E81820" w:rsidRPr="00130F2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>durchgeführt &amp; erfolgreich</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFFA30E" w14:textId="2E2FE1E4" w:rsidR="00E81820" w:rsidRPr="00130F2F" w:rsidRDefault="00E81820" w:rsidP="00E65D31">
+    <w:p w14:paraId="1CFFA30E" w14:textId="2E2FE1E4" w:rsidR="00E81820" w:rsidRPr="00130F2F" w:rsidRDefault="00A21CD5" w:rsidP="00E65D31">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="742295252"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00130F2F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00130F2F">
+      <w:r w:rsidR="00E81820" w:rsidRPr="00130F2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E65D31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00130F2F">
+      <w:r w:rsidR="00E81820" w:rsidRPr="00130F2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>künftig kein / akzeptables Risiko</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B602EE6" w14:textId="7DF9A86A" w:rsidR="00130F2F" w:rsidRDefault="00E81820" w:rsidP="00E65D31">
+    <w:p w14:paraId="7B602EE6" w14:textId="7DF9A86A" w:rsidR="00130F2F" w:rsidRDefault="00A21CD5" w:rsidP="00E65D31">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1194448341"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00130F2F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00130F2F">
+      <w:r w:rsidR="00E81820" w:rsidRPr="00130F2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E65D31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00130F2F">
+      <w:r w:rsidR="00E81820" w:rsidRPr="00130F2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>weitere Maßnahmen erforderlich</w:t>
       </w:r>
       <w:r w:rsidR="00130F2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1114C3FE" w14:textId="77777777" w:rsidR="00B2300C" w:rsidRDefault="00B2300C" w:rsidP="00130F2F">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AA4A725" w14:textId="473E8CAE" w:rsidR="00130F2F" w:rsidRPr="00130F2F" w:rsidRDefault="00130F2F" w:rsidP="00130F2F">
       <w:pPr>
@@ -2318,213 +2352,213 @@
     </w:p>
     <w:p w14:paraId="7685C1DB" w14:textId="6666B75E" w:rsidR="00E81820" w:rsidRDefault="00E81820" w:rsidP="005B0DAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1550"/>
         <w:gridCol w:w="2698"/>
         <w:gridCol w:w="1280"/>
         <w:gridCol w:w="1533"/>
         <w:gridCol w:w="2573"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00130F2F" w:rsidRPr="002D3169" w14:paraId="7A9521BE" w14:textId="77777777" w:rsidTr="00130F2F">
+      <w:tr w:rsidR="004B0609" w:rsidRPr="002D3169" w14:paraId="7A9521BE" w14:textId="77777777" w:rsidTr="00130F2F">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1550" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="753BD5D1" w14:textId="77777777" w:rsidR="00130F2F" w:rsidRPr="008B6464" w:rsidRDefault="00130F2F" w:rsidP="005E588A">
+          <w:p w14:paraId="753BD5D1" w14:textId="77777777" w:rsidR="004B0609" w:rsidRPr="008B6464" w:rsidRDefault="004B0609" w:rsidP="004B0609">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6464">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Freigabe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1386B89A" w14:textId="77777777" w:rsidR="00130F2F" w:rsidRPr="008B6464" w:rsidRDefault="00130F2F" w:rsidP="005E588A">
+          <w:p w14:paraId="1386B89A" w14:textId="3356E890" w:rsidR="004B0609" w:rsidRPr="008B6464" w:rsidRDefault="004B0609" w:rsidP="004B0609">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2AE7">
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>[Name]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3264A138" w14:textId="77777777" w:rsidR="00130F2F" w:rsidRPr="008B6464" w:rsidRDefault="00130F2F" w:rsidP="005E588A">
+          <w:p w14:paraId="3264A138" w14:textId="6547D7DB" w:rsidR="004B0609" w:rsidRPr="008B6464" w:rsidRDefault="004B0609" w:rsidP="004B0609">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2AE7">
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>[Position]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1533" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5989C0CD" w14:textId="77777777" w:rsidR="00130F2F" w:rsidRPr="008B6464" w:rsidRDefault="00130F2F" w:rsidP="005E588A">
+          <w:p w14:paraId="3EB2F520" w14:textId="77777777" w:rsidR="004B0609" w:rsidRPr="008B6464" w:rsidRDefault="004B0609" w:rsidP="004B0609">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14B6620D" w14:textId="77777777" w:rsidR="00130F2F" w:rsidRPr="008B6464" w:rsidRDefault="00130F2F" w:rsidP="005E588A">
+          <w:p w14:paraId="14B6620D" w14:textId="7272AB55" w:rsidR="004B0609" w:rsidRPr="008B6464" w:rsidRDefault="004B0609" w:rsidP="004B0609">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2AE7">
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>[Datum]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="33DC3D94" w14:textId="77777777" w:rsidR="00130F2F" w:rsidRPr="008B6464" w:rsidRDefault="00130F2F" w:rsidP="005E588A">
+          <w:p w14:paraId="5C68FE46" w14:textId="77777777" w:rsidR="004B0609" w:rsidRPr="008B6464" w:rsidRDefault="004B0609" w:rsidP="004B0609">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="23331ABA" w14:textId="77777777" w:rsidR="00130F2F" w:rsidRPr="002D3169" w:rsidRDefault="00130F2F" w:rsidP="005E588A">
+          <w:p w14:paraId="23331ABA" w14:textId="42EFB0FA" w:rsidR="004B0609" w:rsidRPr="002D3169" w:rsidRDefault="004B0609" w:rsidP="004B0609">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2AE7">
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>[Signum]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E5252F8" w14:textId="77777777" w:rsidR="00E81820" w:rsidRPr="005B0DAE" w:rsidRDefault="00E81820" w:rsidP="005B0DAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E81820" w:rsidRPr="005B0DAE" w:rsidSect="00A251AB">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1247" w:right="1134" w:bottom="425" w:left="1134" w:header="284" w:footer="278" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A8C24DE" w14:textId="77777777" w:rsidR="00CA3E57" w:rsidRDefault="00CA3E57" w:rsidP="00053CDA">
+    <w:p w14:paraId="434828B5" w14:textId="77777777" w:rsidR="00A21CD5" w:rsidRDefault="00A21CD5" w:rsidP="00053CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="644E8DE7" w14:textId="77777777" w:rsidR="00CA3E57" w:rsidRDefault="00CA3E57" w:rsidP="00053CDA">
+    <w:p w14:paraId="5AA5E0AE" w14:textId="77777777" w:rsidR="00A21CD5" w:rsidRDefault="00A21CD5" w:rsidP="00053CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -2692,61 +2726,61 @@
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> von </w:t>
           </w:r>
           <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:fldSimple>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6C54D05E" w14:textId="133FEBFF" w:rsidR="00E92A42" w:rsidRPr="00B81A6A" w:rsidRDefault="00E92A42" w:rsidP="00B81A6A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53F1E817" w14:textId="77777777" w:rsidR="00CA3E57" w:rsidRDefault="00CA3E57" w:rsidP="00053CDA">
+    <w:p w14:paraId="53DE1F39" w14:textId="77777777" w:rsidR="00A21CD5" w:rsidRDefault="00A21CD5" w:rsidP="00053CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="770016FE" w14:textId="77777777" w:rsidR="00CA3E57" w:rsidRDefault="00CA3E57" w:rsidP="00053CDA">
+    <w:p w14:paraId="19FC4A03" w14:textId="77777777" w:rsidR="00A21CD5" w:rsidRDefault="00A21CD5" w:rsidP="00053CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblW w:w="11226" w:type="dxa"/>
       <w:tblInd w:w="-743" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2876,63 +2910,63 @@
         </w:tcPr>
         <w:p w14:paraId="03DCBE86" w14:textId="1EAFA71E" w:rsidR="000A5090" w:rsidRDefault="000A5090" w:rsidP="000A5090">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:tabs>
               <w:tab w:val="right" w:pos="14601"/>
             </w:tabs>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t>F</w:t>
           </w:r>
           <w:r w:rsidR="006D6051">
             <w:t>B</w:t>
           </w:r>
           <w:r>
             <w:t>-QM-</w:t>
           </w:r>
           <w:r w:rsidR="00071B6B">
             <w:t>0</w:t>
           </w:r>
           <w:r w:rsidR="005B0DAE">
             <w:t>12</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4685C264" w14:textId="5CF5BDCE" w:rsidR="000A5090" w:rsidRDefault="000A5090" w:rsidP="000A5090">
+        <w:p w14:paraId="4685C264" w14:textId="5F696266" w:rsidR="000A5090" w:rsidRDefault="000A5090" w:rsidP="000A5090">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:tabs>
               <w:tab w:val="right" w:pos="14601"/>
             </w:tabs>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t>Version 00</w:t>
           </w:r>
-          <w:r w:rsidR="005B0DAE">
-            <w:t>3</w:t>
+          <w:r w:rsidR="004B0609">
+            <w:t>4</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="147F5A83" w14:textId="067E94A8" w:rsidR="000A5090" w:rsidRDefault="000A5090" w:rsidP="000A5090">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9072"/>
               <w:tab w:val="right" w:pos="14601"/>
             </w:tabs>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Bearbeiter: </w:t>
           </w:r>
           <w:r w:rsidR="001A576B">
             <w:t>S. Teuscher</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6C54D05D" w14:textId="637EA812" w:rsidR="00D148FB" w:rsidRDefault="00D148FB">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
@@ -3197,60 +3231,63 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A72D1B"/>
     <w:rsid w:val="00053CDA"/>
     <w:rsid w:val="00071B6B"/>
     <w:rsid w:val="000A5090"/>
     <w:rsid w:val="000E5309"/>
     <w:rsid w:val="000F5FD0"/>
     <w:rsid w:val="00130F2F"/>
     <w:rsid w:val="001466E3"/>
     <w:rsid w:val="00187935"/>
     <w:rsid w:val="001A576B"/>
     <w:rsid w:val="001B2CB7"/>
     <w:rsid w:val="001D0AD1"/>
     <w:rsid w:val="002D3169"/>
     <w:rsid w:val="002F5CA5"/>
     <w:rsid w:val="003751F8"/>
     <w:rsid w:val="00386912"/>
+    <w:rsid w:val="004B0609"/>
     <w:rsid w:val="004E1C57"/>
     <w:rsid w:val="004E1E6B"/>
     <w:rsid w:val="00555CCB"/>
     <w:rsid w:val="005B0DAE"/>
     <w:rsid w:val="006D6051"/>
     <w:rsid w:val="00745F9D"/>
     <w:rsid w:val="007525F9"/>
     <w:rsid w:val="009225CF"/>
+    <w:rsid w:val="00A21CD5"/>
     <w:rsid w:val="00A251AB"/>
     <w:rsid w:val="00A72D1B"/>
+    <w:rsid w:val="00A811EF"/>
     <w:rsid w:val="00B01426"/>
     <w:rsid w:val="00B2300C"/>
     <w:rsid w:val="00B81A6A"/>
     <w:rsid w:val="00C67773"/>
     <w:rsid w:val="00CA0DFF"/>
     <w:rsid w:val="00CA3E57"/>
     <w:rsid w:val="00D148FB"/>
     <w:rsid w:val="00D74EC3"/>
     <w:rsid w:val="00DC10FF"/>
     <w:rsid w:val="00E65D31"/>
     <w:rsid w:val="00E81820"/>
     <w:rsid w:val="00E92A42"/>
     <w:rsid w:val="00F700CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4168,66 +4205,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DAD71F0-3320-4CC6-8284-C6A258D5A8FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>181</Words>
-  <Characters>1144</Characters>
+  <Words>183</Words>
+  <Characters>1156</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1323</CharactersWithSpaces>
+  <CharactersWithSpaces>1337</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>e.engelmann</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>